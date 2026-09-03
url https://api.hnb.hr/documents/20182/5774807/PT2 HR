--- v0 (2026-06-15)
+++ v1 (2026-09-03)
@@ -15,53 +15,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PT2 HR" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="23">
-[...1 lines deleted...]
-    <t>Zagreb, 27.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="28">
+  <si>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>PREKOGRANIČNI / MEĐUNARODNI KREDITNI TRANSFERI - 2026. godina</t>
   </si>
   <si>
     <t>{1} preračunato u eure po tečaju na zadnji dan izvještajnog razdoblja</t>
   </si>
   <si>
     <t>Izvještajno razdoblje</t>
   </si>
   <si>
     <t>Vrsta transakcije</t>
   </si>
@@ -71,63 +71,78 @@
   <si>
     <t>NEPOTROŠAČ</t>
   </si>
   <si>
     <t>UKUPNO</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Poslani</t>
   </si>
   <si>
     <t>Broj transakcija</t>
   </si>
   <si>
     <t>Vrijednost transakcija {1}</t>
   </si>
   <si>
     <t> SIJEČANJ</t>
   </si>
   <si>
     <t>Primljeni</t>
   </si>
   <si>
+    <t>*</t>
+  </si>
+  <si>
     <t> VELJAČA</t>
   </si>
   <si>
     <t> OŽUJAK</t>
   </si>
   <si>
+    <t> TRAVANJ</t>
+  </si>
+  <si>
+    <t> SVIBANJ</t>
+  </si>
+  <si>
+    <t> LIPANJ</t>
+  </si>
+  <si>
     <t> Poslani</t>
   </si>
   <si>
     <t> UKUPNO </t>
   </si>
   <si>
     <t> Primljeni</t>
+  </si>
+  <si>
+    <t>*podaci su revidirani u odnosu na prethodnu objavu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
@@ -528,51 +543,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="30" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="4" customWidth="1"/>
     <col min="6" max="6" width="22" customWidth="1"/>
     <col min="7" max="7" width="4" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="9" width="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s" s="2">
         <v>1</v>
       </c>
@@ -671,92 +686,92 @@
       </c>
       <c r="F11" s="9">
         <v>5753609563.692789642748183</v>
       </c>
       <c r="G11" t="s" s="8">
         <v>12</v>
       </c>
       <c r="H11" s="10">
         <v>6070413441.889972861727124</v>
       </c>
       <c r="I11" t="s" s="11">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s" s="8">
         <v>16</v>
       </c>
       <c r="B12" t="s" s="8">
         <v>17</v>
       </c>
       <c r="C12" t="s" s="8">
         <v>14</v>
       </c>
       <c r="D12" s="9">
-        <v>756612</v>
+        <v>756874</v>
       </c>
       <c r="E12" t="s" s="8">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F12" s="9">
         <v>516584</v>
       </c>
       <c r="G12" t="s" s="8">
         <v>12</v>
       </c>
       <c r="H12" s="10">
-        <v>1273196</v>
+        <v>1273458</v>
       </c>
       <c r="I12" t="s" s="11">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s" s="12">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="12">
         <v>12</v>
       </c>
       <c r="C13" t="s" s="12">
         <v>15</v>
       </c>
       <c r="D13" s="13">
-        <v>564269197.881512096997998</v>
+        <v>564304487.881512096997998</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F13" s="13">
         <v>5627740788.436619674515379</v>
       </c>
       <c r="G13" t="s" s="12">
         <v>12</v>
       </c>
       <c r="H13" s="14">
-        <v>6192009986.318131771513377</v>
+        <v>6192045276.318131771513377</v>
       </c>
       <c r="I13" t="s" s="15">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B14" t="s" s="8">
         <v>13</v>
       </c>
       <c r="C14" t="s" s="8">
         <v>14</v>
       </c>
       <c r="D14" s="9">
         <v>177688</v>
       </c>
       <c r="E14" t="s" s="8">
         <v>12</v>
       </c>
       <c r="F14" s="9">
         <v>452129</v>
       </c>
       <c r="G14" t="s" s="8">
@@ -778,336 +793,689 @@
       </c>
       <c r="C15" t="s" s="8">
         <v>15</v>
       </c>
       <c r="D15" s="9">
         <v>317787415.8996959578022</v>
       </c>
       <c r="E15" t="s" s="8">
         <v>12</v>
       </c>
       <c r="F15" s="9">
         <v>4852717408.585425482979303</v>
       </c>
       <c r="G15" t="s" s="8">
         <v>12</v>
       </c>
       <c r="H15" s="10">
         <v>5170504824.485121440781503</v>
       </c>
       <c r="I15" t="s" s="11">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s" s="8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B16" t="s" s="8">
         <v>17</v>
       </c>
       <c r="C16" t="s" s="8">
         <v>14</v>
       </c>
       <c r="D16" s="9">
-        <v>847277</v>
+        <v>847539</v>
       </c>
       <c r="E16" t="s" s="8">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F16" s="9">
         <v>566626</v>
       </c>
       <c r="G16" t="s" s="8">
         <v>12</v>
       </c>
       <c r="H16" s="10">
-        <v>1413903</v>
+        <v>1414165</v>
       </c>
       <c r="I16" t="s" s="11">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s" s="12">
         <v>12</v>
       </c>
       <c r="B17" t="s" s="12">
         <v>12</v>
       </c>
       <c r="C17" t="s" s="12">
         <v>15</v>
       </c>
       <c r="D17" s="13">
-        <v>582388350.394700902109111</v>
+        <v>582426226.394700902109111</v>
       </c>
       <c r="E17" t="s" s="12">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F17" s="13">
         <v>6662714608.268225517377234</v>
       </c>
       <c r="G17" t="s" s="12">
         <v>12</v>
       </c>
       <c r="H17" s="14">
-        <v>7245102958.662926419486345</v>
+        <v>7245140834.662926419486345</v>
       </c>
       <c r="I17" t="s" s="15">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B18" t="s" s="8">
         <v>13</v>
       </c>
       <c r="C18" t="s" s="8">
         <v>14</v>
       </c>
       <c r="D18" s="9">
-        <v>197862</v>
+        <v>199946</v>
       </c>
       <c r="E18" t="s" s="8">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F18" s="9">
-        <v>530341</v>
+        <v>530338</v>
       </c>
       <c r="G18" t="s" s="8">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="H18" s="10">
-        <v>728203</v>
+        <v>730284</v>
       </c>
       <c r="I18" t="s" s="11">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B19" t="s" s="8">
         <v>12</v>
       </c>
       <c r="C19" t="s" s="8">
         <v>15</v>
       </c>
       <c r="D19" s="9">
-        <v>292868453.10698032300867</v>
+        <v>293484074.10698032300867</v>
       </c>
       <c r="E19" t="s" s="8">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F19" s="9">
-        <v>6021508592.937933578515905</v>
+        <v>6020616791.499347539327919</v>
       </c>
       <c r="G19" t="s" s="8">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="H19" s="10">
-        <v>6314377046.044913901524575</v>
+        <v>6314100865.606327862336589</v>
       </c>
       <c r="I19" t="s" s="11">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s" s="8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B20" t="s" s="8">
         <v>17</v>
       </c>
       <c r="C20" t="s" s="8">
         <v>14</v>
       </c>
       <c r="D20" s="9">
-        <v>932147</v>
+        <v>932412</v>
       </c>
       <c r="E20" t="s" s="8">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F20" s="9">
         <v>674952</v>
       </c>
       <c r="G20" t="s" s="8">
         <v>12</v>
       </c>
       <c r="H20" s="10">
-        <v>1607099</v>
+        <v>1607364</v>
       </c>
       <c r="I20" t="s" s="11">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s" s="12">
         <v>12</v>
       </c>
       <c r="B21" t="s" s="12">
         <v>12</v>
       </c>
       <c r="C21" t="s" s="12">
         <v>15</v>
       </c>
       <c r="D21" s="13">
-        <v>700731838.166993941842096</v>
+        <v>700771441.166993941842096</v>
       </c>
       <c r="E21" t="s" s="12">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F21" s="13">
-        <v>6563011731.17716442903967</v>
+        <v>6563011735.17716442903967</v>
       </c>
       <c r="G21" t="s" s="12">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="H21" s="14">
-        <v>7263743569.344158370881766</v>
+        <v>7263783176.344158370881766</v>
       </c>
       <c r="I21" t="s" s="15">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" t="s" s="11">
-[...5 lines deleted...]
-      <c r="C22" t="s" s="16">
+      <c r="A22" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="B22" t="s" s="8">
+        <v>13</v>
+      </c>
+      <c r="C22" t="s" s="8">
         <v>14</v>
       </c>
-      <c r="D22" s="17">
-[...14 lines deleted...]
-      <c r="I22" t="s" s="16">
+      <c r="D22" s="9">
+        <v>189760</v>
+      </c>
+      <c r="E22" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="F22" s="9">
+        <v>502848</v>
+      </c>
+      <c r="G22" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="H22" s="10">
+        <v>692608</v>
+      </c>
+      <c r="I22" t="s" s="11">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" t="s" s="11">
-[...5 lines deleted...]
-      <c r="C23" t="s" s="16">
+      <c r="A23" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="B23" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="C23" t="s" s="8">
         <v>15</v>
       </c>
-      <c r="D23" s="17">
-[...14 lines deleted...]
-      <c r="I23" t="s" s="16">
+      <c r="D23" s="9">
+        <v>302307174.334647450257876</v>
+      </c>
+      <c r="E23" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="F23" s="9">
+        <v>6015525272.759166226236673</v>
+      </c>
+      <c r="G23" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="H23" s="10">
+        <v>6317832447.093813676494549</v>
+      </c>
+      <c r="I23" t="s" s="11">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" t="s" s="11">
+      <c r="A24" t="s" s="8">
         <v>21</v>
       </c>
-      <c r="B24" t="s" s="16">
+      <c r="B24" t="s" s="8">
+        <v>17</v>
+      </c>
+      <c r="C24" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="D24" s="9">
+        <v>942478</v>
+      </c>
+      <c r="E24" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="F24" s="9">
+        <v>703562</v>
+      </c>
+      <c r="G24" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="H24" s="10">
+        <v>1646040</v>
+      </c>
+      <c r="I24" t="s" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" t="s" s="12">
+        <v>12</v>
+      </c>
+      <c r="B25" t="s" s="12">
+        <v>12</v>
+      </c>
+      <c r="C25" t="s" s="12">
+        <v>15</v>
+      </c>
+      <c r="D25" s="13">
+        <v>694712467.059551375337484</v>
+      </c>
+      <c r="E25" t="s" s="12">
+        <v>12</v>
+      </c>
+      <c r="F25" s="13">
+        <v>5786438935.483828623588311</v>
+      </c>
+      <c r="G25" t="s" s="12">
+        <v>12</v>
+      </c>
+      <c r="H25" s="14">
+        <v>6481151402.543379998925795</v>
+      </c>
+      <c r="I25" t="s" s="15">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="B26" t="s" s="8">
+        <v>13</v>
+      </c>
+      <c r="C26" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="D26" s="9">
+        <v>201066</v>
+      </c>
+      <c r="E26" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="F26" s="9">
+        <v>508611</v>
+      </c>
+      <c r="G26" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="H26" s="10">
+        <v>709677</v>
+      </c>
+      <c r="I26" t="s" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="B27" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="C27" t="s" s="8">
+        <v>15</v>
+      </c>
+      <c r="D27" s="9">
+        <v>269919309.067553571656221</v>
+      </c>
+      <c r="E27" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="F27" s="9">
+        <v>5901479800.602221217698997</v>
+      </c>
+      <c r="G27" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="H27" s="10">
+        <v>6171399109.669774789355218</v>
+      </c>
+      <c r="I27" t="s" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" t="s" s="8">
         <v>22</v>
       </c>
-      <c r="C24" t="s" s="16">
+      <c r="B28" t="s" s="8">
+        <v>17</v>
+      </c>
+      <c r="C28" t="s" s="8">
         <v>14</v>
       </c>
-      <c r="D24" s="17">
-[...25 lines deleted...]
-      <c r="C25" t="s" s="16">
+      <c r="D28" s="9">
+        <v>917880</v>
+      </c>
+      <c r="E28" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="F28" s="9">
+        <v>744796</v>
+      </c>
+      <c r="G28" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="H28" s="10">
+        <v>1662676</v>
+      </c>
+      <c r="I28" t="s" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" t="s" s="12">
+        <v>12</v>
+      </c>
+      <c r="B29" t="s" s="12">
+        <v>12</v>
+      </c>
+      <c r="C29" t="s" s="12">
         <v>15</v>
       </c>
-      <c r="D25" s="17">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="D29" s="13">
+        <v>670715183.809926168617531</v>
+      </c>
+      <c r="E29" t="s" s="12">
+        <v>12</v>
+      </c>
+      <c r="F29" s="13">
+        <v>5772839360.737912795935299</v>
+      </c>
+      <c r="G29" t="s" s="12">
+        <v>12</v>
+      </c>
+      <c r="H29" s="14">
+        <v>6443554544.54783896455283</v>
+      </c>
+      <c r="I29" t="s" s="15">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="B30" t="s" s="8">
+        <v>13</v>
+      </c>
+      <c r="C30" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="D30" s="9">
+        <v>218605</v>
+      </c>
+      <c r="E30" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="F30" s="9">
+        <v>531570</v>
+      </c>
+      <c r="G30" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="H30" s="10">
+        <v>750175</v>
+      </c>
+      <c r="I30" t="s" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="B31" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="C31" t="s" s="8">
+        <v>15</v>
+      </c>
+      <c r="D31" s="9">
+        <v>287623629.453527820846164</v>
+      </c>
+      <c r="E31" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="F31" s="9">
+        <v>6392293395.749501155236353</v>
+      </c>
+      <c r="G31" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="H31" s="10">
+        <v>6679917025.203028976082517</v>
+      </c>
+      <c r="I31" t="s" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" t="s" s="8">
+        <v>23</v>
+      </c>
+      <c r="B32" t="s" s="8">
+        <v>17</v>
+      </c>
+      <c r="C32" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="D32" s="9">
+        <v>1035756</v>
+      </c>
+      <c r="E32" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="F32" s="9">
+        <v>988569</v>
+      </c>
+      <c r="G32" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="H32" s="10">
+        <v>2024325</v>
+      </c>
+      <c r="I32" t="s" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" t="s" s="12">
+        <v>12</v>
+      </c>
+      <c r="B33" t="s" s="12">
+        <v>12</v>
+      </c>
+      <c r="C33" t="s" s="12">
+        <v>15</v>
+      </c>
+      <c r="D33" s="13">
+        <v>786993071.316420855956914</v>
+      </c>
+      <c r="E33" t="s" s="12">
+        <v>12</v>
+      </c>
+      <c r="F33" s="13">
+        <v>6974570187.76319160822627</v>
+      </c>
+      <c r="G33" t="s" s="12">
+        <v>12</v>
+      </c>
+      <c r="H33" s="14">
+        <v>7761563259.079612464183184</v>
+      </c>
+      <c r="I33" t="s" s="15">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" t="s" s="11">
+        <v>12</v>
+      </c>
+      <c r="B34" t="s" s="16">
+        <v>24</v>
+      </c>
+      <c r="C34" t="s" s="16">
+        <v>14</v>
+      </c>
+      <c r="D34" s="17">
+        <v>1162752</v>
+      </c>
+      <c r="E34" t="s" s="16">
+        <v>12</v>
+      </c>
+      <c r="F34" s="17">
+        <v>2960940</v>
+      </c>
+      <c r="G34" t="s" s="16">
+        <v>12</v>
+      </c>
+      <c r="H34" s="17">
+        <v>4123692</v>
+      </c>
+      <c r="I34" t="s" s="16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" t="s" s="11">
+        <v>12</v>
+      </c>
+      <c r="B35" t="s" s="16">
+        <v>12</v>
+      </c>
+      <c r="C35" t="s" s="16">
+        <v>15</v>
+      </c>
+      <c r="D35" s="17">
+        <v>1787925481.059588342550072</v>
+      </c>
+      <c r="E35" t="s" s="16">
+        <v>12</v>
+      </c>
+      <c r="F35" s="17">
+        <v>34936242232.888451264227428</v>
+      </c>
+      <c r="G35" t="s" s="16">
+        <v>12</v>
+      </c>
+      <c r="H35" s="17">
+        <v>36724167713.9480396067775</v>
+      </c>
+      <c r="I35" t="s" s="16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B36" t="s" s="16">
+        <v>26</v>
+      </c>
+      <c r="C36" t="s" s="16">
+        <v>14</v>
+      </c>
+      <c r="D36" s="17">
+        <v>5432939</v>
+      </c>
+      <c r="E36" t="s" s="16">
+        <v>12</v>
+      </c>
+      <c r="F36" s="17">
+        <v>4195089</v>
+      </c>
+      <c r="G36" t="s" s="16">
+        <v>12</v>
+      </c>
+      <c r="H36" s="17">
+        <v>9628028</v>
+      </c>
+      <c r="I36" t="s" s="16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" t="s" s="11">
+        <v>12</v>
+      </c>
+      <c r="B37" t="s" s="16">
+        <v>12</v>
+      </c>
+      <c r="C37" t="s" s="16">
+        <v>15</v>
+      </c>
+      <c r="D37" s="17">
+        <v>3999922877.629105340861134</v>
+      </c>
+      <c r="E37" t="s" s="16">
+        <v>12</v>
+      </c>
+      <c r="F37" s="17">
+        <v>37387315615.866942648682163</v>
+      </c>
+      <c r="G37" t="s" s="16">
+        <v>12</v>
+      </c>
+      <c r="H37" s="17">
+        <v>41387238493.496047989543297</v>
+      </c>
+      <c r="I37" t="s" s="16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H9:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>